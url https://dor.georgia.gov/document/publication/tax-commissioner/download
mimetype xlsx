--- v1 (2026-03-07)
+++ v2 (2026-07-08)
@@ -1,413 +1,553 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
+  <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
+  <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
+  <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
+  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cdunlap1\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{576FFC9B-999B-4508-91E5-CE4C422546FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65E32205-D14D-46DC-B572-12D636793CB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="602" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="QBE 101" sheetId="1" r:id="rId1"/>
+    <sheet name="QBE 101" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'QBE 101'!$A$1:$H$45</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'QBE 101'!$A$1:$H$58</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
+  <fileRecoveryPr repairLoad="1"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
-        <xcalcf:feature name="microsoft.com:LET_WF"/>
-[...1 lines deleted...]
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E42" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="B42" i="1"/>
+  <c r="E40" i="2" l="1"/>
+  <c r="E27" i="2"/>
+  <c r="B55" i="2"/>
 </calcChain>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
+  <metadataTypes count="1">
+    <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLRICHVALUE" count="2">
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="0"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="1"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <valueMetadata count="2">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+    <bk>
+      <rc t="1" v="1"/>
+    </bk>
+  </valueMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="68">
-[...1 lines deleted...]
-    <t>QBE-101 (Rev. 06/2025)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="93">
+  <si>
+    <t>PART 1 - TAX REVENUE</t>
+  </si>
+  <si>
+    <t>(Only if distributed to School System)</t>
+  </si>
+  <si>
+    <t>AMOUNT DISTRIBUTED</t>
+  </si>
+  <si>
+    <t>PART 4 - EXEMPTIONS</t>
+  </si>
+  <si>
+    <t>TOTAL &gt;&gt;&gt;&gt;&gt;</t>
+  </si>
+  <si>
+    <t>I hereby certify that the information contained on this form is correct and represents the information required in O.C.G.A. Section 20-2-164.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Signature - Tax Commissioner </t>
   </si>
   <si>
     <t>Check One:</t>
   </si>
   <si>
-    <t>Georgia Department of Revenue</t>
-[...20 lines deleted...]
-    <t>Fax Number:  (404) 724-7011</t>
+    <t xml:space="preserve">      granted for school purposes (S1 exemption</t>
+  </si>
+  <si>
+    <t>SOURCE OF REVENUE</t>
+  </si>
+  <si>
+    <t>PART 3 - NON-TAX REVENUE</t>
+  </si>
+  <si>
+    <t>PART 2 - ITEMS "IN LIEU OF" TAX</t>
   </si>
   <si>
     <t>TAX COMMISSIONER</t>
-  </si>
-[...52 lines deleted...]
-    <t>Housing Authority</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">A.  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Number of regular homestead exemptions</t>
     </r>
   </si>
   <si>
-    <t>Ad Valorem / Motor Vehicles</t>
-[...83 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Counties with One School System</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Penalties and/or Interest </t>
-[...2 lines deleted...]
-    <t>Bank Interest</t>
+    <t xml:space="preserve">     found on the STATE Consolidation Sheet.</t>
+  </si>
+  <si>
+    <r>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>"NOTES"</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">     If the county only has local exemptions, use the S1 exemption  </t>
-  </si>
-[...7 lines deleted...]
-    <t>Local Option Sales Tax</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Counties with Independent School System(s)</t>
     </r>
   </si>
   <si>
-    <t>(Only if distributed to School System)</t>
+    <t xml:space="preserve">    The exemptions listed above, when added to the reported </t>
+  </si>
+  <si>
+    <t xml:space="preserve">     the respective exemptions on the STATE Consolidation Sheet.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">B.  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Number of disabled veteran exemptions </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">COUNTY NAME: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Name of Independent School System:</t>
+  </si>
+  <si>
+    <t>Email Address</t>
+  </si>
+  <si>
+    <t>Phone Number</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     granted for school purposes (S5 &amp; SD exemption</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Independent School's S1, S5 and SD exemptions, should equal </t>
+  </si>
+  <si>
+    <t>(Including FI.FA.s)</t>
+  </si>
+  <si>
+    <t>Georgia Department of Revenue</t>
+  </si>
+  <si>
+    <t>Local Government Services Division</t>
+  </si>
+  <si>
+    <t>Attn: Distributions Unit</t>
+  </si>
+  <si>
+    <t>4125 Welcome All Rd, Suite 701</t>
+  </si>
+  <si>
+    <t>Atlanta GA 30349</t>
+  </si>
+  <si>
+    <t>Fax Number:  (404) 724-7011</t>
+  </si>
+  <si>
+    <t>Email: localgovt.services@dor.ga.gov</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>TOTAL:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     count on School Consolidation Sheet).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      count on School Consolidation Sheet).</t>
+  </si>
+  <si>
+    <t>Ad Valorem / FLPA</t>
+  </si>
+  <si>
+    <t>Ad Valorem / Real and Personal</t>
+  </si>
+  <si>
+    <t>Ad Valorem / Mobile Homes</t>
+  </si>
+  <si>
+    <t>Ad Valorem / Motor Vehicles</t>
+  </si>
+  <si>
+    <t>Ad Valorem / Heavy-duty Equipment</t>
+  </si>
+  <si>
+    <t>Ad Valorem / Public Utilities</t>
+  </si>
+  <si>
+    <t>Ad Valorem / Timber</t>
+  </si>
+  <si>
+    <t>Ad Valorem / Taxes from N.O.D.s</t>
+  </si>
+  <si>
+    <t>Intangible Recording Tax</t>
+  </si>
+  <si>
+    <t>Ad Valorem / Delinquent Taxes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Penalties and/or Interest </t>
+  </si>
+  <si>
+    <t>on Delinquent Taxes</t>
+  </si>
+  <si>
+    <t>Local Option Sales Tax</t>
+  </si>
+  <si>
+    <t>Alternative Ad Valorem Tax (AAVT)</t>
   </si>
   <si>
     <t>Motor Vehicle Title Ad Valorem Tax</t>
   </si>
   <si>
-    <t xml:space="preserve">    The exemptions listed above, when added to the reported </t>
-[...26 lines deleted...]
-    <t>Email Address</t>
+    <t>Bank Interest</t>
+  </si>
+  <si>
+    <t>Refuge Revenue Sharing</t>
+  </si>
+  <si>
+    <t>U.S. Treasury Wildlife Fund</t>
+  </si>
+  <si>
+    <t>Housing Authority</t>
+  </si>
+  <si>
+    <t>Bureau of Land Management</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAILURE TO SUBMIT THIS FORM ACCURATELY AND TIMELY COULD ADVERSELY AFFECT YOUR SCHOOL FUNDING THROUGH THE QUALITY BASIC EDUCATION ACT. </t>
+  </si>
+  <si>
+    <t>Do NOT include BOND or other revenues that other local governments may have distributed to this school system.</t>
+  </si>
+  <si>
+    <t>Broken Covenant</t>
+  </si>
+  <si>
+    <t>Joint Development Authority</t>
+  </si>
+  <si>
+    <t>Tax Allocation District</t>
+  </si>
+  <si>
+    <t>QBE-101 (Rev. 06/2026)</t>
+  </si>
+  <si>
+    <t>2026 QUALITY BASIC EDUCATION REPORT (QBE)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Complete, sign, and return to the above address, fax number, or email address no later than SEPTEMBER 1, 2026. </t>
+  </si>
+  <si>
+    <t>For the period of JULY 1, 2025 through JUNE 30, 2026, provide a breakdown, by source, of all local revenues your office distributed to the school system for maintenance and operation.</t>
+  </si>
+  <si>
+    <t>This information should be obtained from your 2025 County School Consolidation Sheet.   (See "Notes" if applicable)</t>
+  </si>
+  <si>
+    <t>Interest Earned NOW</t>
+  </si>
+  <si>
+    <t>Other Non-Tax Revenue</t>
+  </si>
+  <si>
+    <t>Payment Made In Lieu of Tax (PILOT)</t>
+  </si>
+  <si>
+    <t>Lump Sum Appropriations Non-Tax</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Arts Council Grants</t>
+  </si>
+  <si>
+    <t>DOT Funds</t>
+  </si>
+  <si>
+    <t>General Fund</t>
+  </si>
+  <si>
+    <t>Other Tax Revenue</t>
+  </si>
+  <si>
+    <t>Homeowner Tax Relief Grant (HTRG)</t>
+  </si>
+  <si>
+    <t>HTRG - Previous Year(s)</t>
+  </si>
+  <si>
+    <t>FLPA - Previous Year(s)</t>
+  </si>
+  <si>
+    <t>Business License Tax</t>
+  </si>
+  <si>
+    <t>Franchise Tax</t>
+  </si>
+  <si>
+    <t>Lump-Sum Appropriations - Tax</t>
+  </si>
+  <si>
+    <t>Real Estate Transfer Tax</t>
+  </si>
+  <si>
+    <t>Railroad Equipment Tax</t>
+  </si>
+  <si>
+    <t>Insurance Premium Tax</t>
+  </si>
+  <si>
+    <t>PTRLOST (only if distributed to school)</t>
+  </si>
+  <si>
+    <r>
+      <t>Commissions</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (-)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Administrative Fees </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(-)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Refunds </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(-)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Processing Fees </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(-)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
@@ -453,1520 +593,1327 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
+      <b/>
+      <i/>
       <sz val="10"/>
-      <color theme="10"/>
-[...6 lines deleted...]
-      <color theme="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
+  <borders count="33">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...25 lines deleted...]
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
-[...32 lines deleted...]
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...87 lines deleted...]
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="106">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...36 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="4" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
-      <protection locked="0"/>
-[...69 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="39" fontId="13" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="30" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="39" fontId="13" fillId="0" borderId="32" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="13">
+  <dxfs count="1">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
-    </dxf>
-[...260 lines deleted...]
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...39 lines deleted...]
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...37 lines deleted...]
-            <a:ln>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1276350</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>752475</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox1" hidden="1">
+          <a:extLst>
+            <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+              <a14:compatExt xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" spid="_x0000_s2049"/>
+            </a:ext>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63F5AEA3-F236-428D-9731-A2B120C8953D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:noFill/>
-            </a:ln>
-[...55 lines deleted...]
-            <a:ln>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2409825</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="CheckBox1" hidden="1">
+          <a:extLst>
+            <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+              <a14:compatExt xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" spid="_x0000_s2050"/>
+            </a:ext>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F9C9374-4102-428B-B31D-CD82ACA2401B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:noFill/>
-            </a:ln>
-[...55 lines deleted...]
-            <a:ln>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2390775</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="CheckBox2" hidden="1">
+          <a:extLst>
+            <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+              <a14:compatExt xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" spid="_x0000_s2051"/>
+            </a:ext>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{863CD7AB-1B2A-4B2B-B2FD-32A6B7B0AFAD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:noFill/>
-            </a:ln>
-[...55 lines deleted...]
-            <a:ln>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2390775</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="CheckBox3" hidden="1">
+          <a:extLst>
+            <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+              <a14:compatExt xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" spid="_x0000_s2052"/>
+            </a:ext>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41B6EA0D-D935-4AD4-ACC1-3A71696A6490}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:noFill/>
-            </a:ln>
-[...55 lines deleted...]
-            <a:ln>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1314450</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="TextBox2" hidden="1">
+          <a:extLst>
+            <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+              <a14:compatExt xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" spid="_x0000_s2053"/>
+            </a:ext>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A77008E-3995-434C-B3D6-F2AEB4096D56}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:noFill/>
-            </a:ln>
-[...16 lines deleted...]
-  </mc:AlternateContent>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2114550</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2219325</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1104" name="Rectangle 1">
+        <xdr:cNvPr id="7" name="Rectangle 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{181CF8D9-0569-4EC6-B90F-964C2867CE9E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5800725" y="9086850"/>
           <a:ext cx="104775" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1581150</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>2565400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>165100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Georgia Department of Revenue logo">
+        <xdr:cNvPr id="8" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C4F9873-44AA-A46D-DBE9-73ED7CCC008B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8803BC0B-51EC-46FE-89DE-FA2315DFF682}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9296400" y="7613650"/>
+          <a:off x="8943975" y="7686675"/>
           <a:ext cx="984250" cy="984250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</table>
+<file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</table>
+<file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
+<rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
+  <global>
+    <keyFlags>
+      <key name="_Self">
+        <flag name="ExcludeFromFile" value="1"/>
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_DisplayString">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Flags">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Format">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_SubLabel">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Attribution">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Icon">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Display">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_CanonicalPropertyNames">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_ClassificationId">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+    </keyFlags>
+  </global>
+</rvTypesInfo>
 </file>
 
-<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</table>
+<file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
+<rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="2">
+  <rv s="0">
+    <v>0</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>1</v>
+    <v>5</v>
+  </rv>
+</rvData>
+</file>
+
+<file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
+<rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+  <s t="_localImage">
+    <k n="_rvRel:LocalImageIdentifier" t="i"/>
+    <k n="CalcOrigin" t="i"/>
+  </s>
+</rvStructures>
+</file>
+
+<file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
+<richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <rel r:id="rId1"/>
+  <rel r:id="rId2"/>
+</richValueRels>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2272,1355 +2219,1107 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:localgovt.services@dor.ga.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Sheet1">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB340190-70D8-41D8-B6D9-B00A6E2EEB68}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O50"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21:H23"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.28515625" customWidth="1"/>
-    <col min="2" max="2" width="21.42578125" customWidth="1"/>
+    <col min="1" max="1" width="36.42578125" customWidth="1"/>
+    <col min="2" max="2" width="19.5703125" customWidth="1"/>
     <col min="3" max="3" width="1.42578125" customWidth="1"/>
     <col min="4" max="4" width="34.140625" customWidth="1"/>
-    <col min="5" max="5" width="21.42578125" customWidth="1"/>
+    <col min="5" max="5" width="19.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.28515625" customWidth="1"/>
     <col min="7" max="7" width="42.28515625" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
-    <col min="9" max="9" width="10.28515625" hidden="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16384" width="9.140625" hidden="1"/>
+    <col min="9" max="9" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A1" s="10" t="s">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="G1" s="20"/>
     </row>
     <row r="2" spans="1:15" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="22" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
-      <c r="G2" s="86" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="86"/>
+      <c r="G2" s="77" t="s">
+        <v>29</v>
+      </c>
+      <c r="H2" s="77"/>
     </row>
     <row r="3" spans="1:15" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="22"/>
+      <c r="A3" s="114" t="e" vm="1">
+        <v>#VALUE!</v>
+      </c>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="F3" s="2"/>
-      <c r="G3" s="86" t="s">
-[...9 lines deleted...]
-      <c r="H4" s="86"/>
+      <c r="G3" s="77" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" s="77"/>
+    </row>
+    <row r="4" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="22" t="e" vm="2">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="G4" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="H4" s="77"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="28" t="s">
-        <v>5</v>
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B5" s="108"/>
+      <c r="C5" s="109"/>
+      <c r="D5" s="110"/>
       <c r="F5" s="9"/>
-      <c r="G5" s="86" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="86"/>
+      <c r="G5" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="77"/>
     </row>
     <row r="6" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="92" t="s">
-[...4 lines deleted...]
-      <c r="D6" s="94"/>
+      <c r="A6" s="78" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="79"/>
       <c r="E6" s="14"/>
       <c r="F6" s="9"/>
-      <c r="G6" s="86" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="86"/>
+      <c r="G6" s="77" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="77"/>
     </row>
     <row r="7" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="16"/>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="9"/>
-      <c r="G7" s="86" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="86"/>
+      <c r="G7" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" s="77"/>
     </row>
     <row r="8" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="33"/>
+      <c r="A8" s="46"/>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
-      <c r="D8" s="92" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="94"/>
+      <c r="D8" s="105" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="79"/>
       <c r="F8" s="9"/>
-      <c r="G8" s="102" t="s">
-[...8 lines deleted...]
-      <c r="B9" s="33"/>
+      <c r="G8" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="H8" s="77"/>
+    </row>
+    <row r="9" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="107" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="111"/>
+      <c r="C9" s="112"/>
+      <c r="D9" s="113"/>
       <c r="F9" s="2"/>
-      <c r="G9" s="86"/>
-      <c r="H9" s="86"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.2">
       <c r="F10" s="2"/>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A11" s="83" t="s">
-[...8 lines deleted...]
-      <c r="H11" s="83"/>
+      <c r="A11" s="70" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="70"/>
+      <c r="C11" s="70"/>
+      <c r="D11" s="70"/>
+      <c r="E11" s="70"/>
+      <c r="F11" s="70"/>
+      <c r="G11" s="70"/>
+      <c r="H11" s="70"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A12" s="34"/>
-[...8 lines deleted...]
-      <c r="H12" s="34"/>
+      <c r="A12" s="47"/>
+      <c r="B12" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
     </row>
     <row r="13" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="99" t="s">
-[...8 lines deleted...]
-      <c r="H13" s="99"/>
+      <c r="A13" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="80"/>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
     </row>
     <row r="14" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="83" t="s">
-[...8 lines deleted...]
-      <c r="H14" s="83"/>
+      <c r="A14" s="70" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="70"/>
+      <c r="C14" s="70"/>
+      <c r="D14" s="70"/>
+      <c r="E14" s="70"/>
+      <c r="F14" s="70"/>
+      <c r="G14" s="70"/>
+      <c r="H14" s="70"/>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:15" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C15" s="17"/>
     </row>
     <row r="16" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="97" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="98"/>
+      <c r="A16" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="68"/>
       <c r="C16" s="18"/>
-      <c r="D16" s="97" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="98"/>
+      <c r="D16" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="68"/>
       <c r="F16" s="12"/>
-      <c r="G16" s="95" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="96"/>
+      <c r="G16" s="81" t="s">
+        <v>3</v>
+      </c>
+      <c r="H16" s="82"/>
       <c r="I16" s="2"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
     </row>
     <row r="17" spans="1:15" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="24"/>
       <c r="B17" s="25"/>
       <c r="C17" s="2"/>
       <c r="D17" s="24"/>
       <c r="E17" s="25"/>
       <c r="F17" s="4"/>
       <c r="G17" s="26"/>
       <c r="H17" s="27"/>
       <c r="I17" s="2"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
     </row>
     <row r="18" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="59" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="A18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>2</v>
       </c>
       <c r="C18" s="19"/>
-      <c r="D18" s="68" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="D18" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="32" t="s">
+        <v>2</v>
       </c>
       <c r="F18" s="4"/>
-      <c r="G18" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="88"/>
+      <c r="G18" s="83" t="s">
+        <v>69</v>
+      </c>
+      <c r="H18" s="84"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
     </row>
     <row r="19" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="48"/>
+      <c r="A19" s="95" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="34"/>
       <c r="C19" s="19"/>
-      <c r="D19" s="63" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="48"/>
+      <c r="D19" s="93" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="34"/>
       <c r="F19" s="4"/>
-      <c r="G19" s="89"/>
-      <c r="H19" s="90"/>
+      <c r="G19" s="85"/>
+      <c r="H19" s="86"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
     </row>
     <row r="20" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="49"/>
+      <c r="A20" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="35"/>
       <c r="C20" s="19"/>
-      <c r="D20" s="64" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="49"/>
+      <c r="D20" s="94" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="35"/>
       <c r="F20" s="4"/>
       <c r="G20" s="17"/>
       <c r="H20" s="15"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
     </row>
     <row r="21" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="49"/>
+      <c r="A21" s="90" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="35"/>
       <c r="C21" s="19"/>
-      <c r="D21" s="64" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="49"/>
+      <c r="D21" s="94" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21" s="35"/>
       <c r="F21" s="4"/>
       <c r="G21" s="6" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H21" s="103"/>
+        <v>13</v>
+      </c>
+      <c r="H21" s="62"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
     </row>
     <row r="22" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="49"/>
+      <c r="A22" s="90" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="35"/>
       <c r="C22" s="19"/>
-      <c r="D22" s="64" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="49"/>
+      <c r="D22" s="90" t="s">
+        <v>73</v>
+      </c>
+      <c r="E22" s="35"/>
       <c r="F22" s="4"/>
       <c r="G22" s="5" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="H22" s="104"/>
+        <v>8</v>
+      </c>
+      <c r="H22" s="63"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
     </row>
     <row r="23" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="49"/>
+      <c r="A23" s="90" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="35"/>
       <c r="C23" s="19"/>
-      <c r="D23" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="49"/>
+      <c r="D23" s="90" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" s="35"/>
       <c r="F23" s="5"/>
       <c r="G23" s="7" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H23" s="105"/>
+        <v>39</v>
+      </c>
+      <c r="H23" s="64"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
     </row>
     <row r="24" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="49"/>
+      <c r="A24" s="90" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="35"/>
       <c r="C24" s="19"/>
-      <c r="D24" s="65"/>
-      <c r="E24" s="49"/>
+      <c r="D24" s="94" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="35"/>
       <c r="F24" s="4"/>
       <c r="G24" s="29"/>
       <c r="H24" s="2"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
     </row>
     <row r="25" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="49"/>
+      <c r="A25" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25" s="35"/>
       <c r="C25" s="19"/>
-      <c r="D25" s="66"/>
-      <c r="E25" s="49"/>
+      <c r="D25" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="35"/>
       <c r="F25" s="4"/>
       <c r="G25" s="6" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="H25" s="103"/>
+        <v>21</v>
+      </c>
+      <c r="H25" s="62"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
     </row>
     <row r="26" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="49"/>
+      <c r="A26" s="90" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" s="35"/>
       <c r="C26" s="19"/>
-      <c r="D26" s="67"/>
-      <c r="E26" s="50"/>
+      <c r="D26" s="50"/>
+      <c r="E26" s="48"/>
       <c r="F26" s="4"/>
       <c r="G26" s="5" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H26" s="104"/>
+        <v>26</v>
+      </c>
+      <c r="H26" s="63"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
     </row>
     <row r="27" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="39" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="50"/>
+      <c r="A27" s="96" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="48"/>
       <c r="C27" s="19"/>
-      <c r="D27" s="61" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="62">
+      <c r="D27" s="115" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" s="54">
         <f>SUM(E19:E26)</f>
         <v>0</v>
       </c>
       <c r="F27" s="4"/>
       <c r="G27" s="7" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H27" s="105"/>
+        <v>38</v>
+      </c>
+      <c r="H27" s="64"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
     </row>
     <row r="28" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="40" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="51"/>
+      <c r="A28" s="97" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="65"/>
       <c r="C28" s="19"/>
-      <c r="D28" s="100" t="s">
-[...6 lines deleted...]
-      <c r="H28" s="91"/>
+      <c r="D28" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="68"/>
+      <c r="G28" s="69" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="69"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
     </row>
     <row r="29" spans="1:15" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="41"/>
-      <c r="B29" s="51"/>
+      <c r="A29" s="98"/>
+      <c r="B29" s="65"/>
       <c r="C29" s="11"/>
       <c r="D29" s="24"/>
       <c r="E29" s="25"/>
       <c r="G29" s="11"/>
       <c r="H29" s="2"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
     </row>
-    <row r="30" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B30" s="52"/>
+    <row r="30" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="66"/>
       <c r="C30" s="19"/>
-      <c r="D30" s="59" t="s">
-[...8 lines deleted...]
-      <c r="H30" s="84"/>
+      <c r="D30" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="G30" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="71"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
     </row>
     <row r="31" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="43" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="53"/>
+      <c r="A31" s="99" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31" s="72"/>
       <c r="C31" s="19"/>
-      <c r="D31" s="69" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="74"/>
+      <c r="D31" s="89" t="s">
+        <v>75</v>
+      </c>
+      <c r="E31" s="42"/>
       <c r="G31" s="11" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="H31" s="31"/>
+        <v>17</v>
+      </c>
+      <c r="H31" s="33"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
     </row>
-    <row r="32" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B32" s="52"/>
+    <row r="32" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="89" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="66"/>
       <c r="C32" s="19"/>
-      <c r="D32" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="75"/>
+      <c r="D32" s="90" t="s">
+        <v>55</v>
+      </c>
+      <c r="E32" s="43"/>
       <c r="G32" s="11" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
     </row>
-    <row r="33" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B33" s="53"/>
+    <row r="33" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="97" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33" s="72"/>
       <c r="C33" s="19"/>
-      <c r="D33" s="70"/>
-[...4 lines deleted...]
-      <c r="H33" s="83"/>
+      <c r="D33" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="E33" s="73"/>
+      <c r="G33" s="70" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" s="70"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
     </row>
-    <row r="34" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B34" s="52"/>
+    <row r="34" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" s="66"/>
       <c r="C34" s="19"/>
-      <c r="D34" s="71"/>
-[...2 lines deleted...]
-      <c r="H34" s="83"/>
+      <c r="D34" s="92"/>
+      <c r="E34" s="74"/>
+      <c r="G34" s="70"/>
+      <c r="H34" s="70"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
     </row>
     <row r="35" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="44" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="54"/>
+      <c r="A35" s="89" t="s">
+        <v>88</v>
+      </c>
+      <c r="B35" s="37"/>
       <c r="C35" s="19"/>
-      <c r="D35" s="71"/>
-[...2 lines deleted...]
-        <v>58</v>
+      <c r="D35" s="89" t="s">
+        <v>77</v>
+      </c>
+      <c r="E35" s="44"/>
+      <c r="G35" s="47" t="s">
+        <v>19</v>
       </c>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
     </row>
     <row r="36" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="44" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="54"/>
+      <c r="A36" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="36"/>
       <c r="C36" s="19"/>
-      <c r="D36" s="71"/>
-[...2 lines deleted...]
-        <v>60</v>
+      <c r="D36" s="89" t="s">
+        <v>70</v>
+      </c>
+      <c r="E36" s="44"/>
+      <c r="G36" s="47" t="s">
+        <v>27</v>
       </c>
       <c r="H36" s="2"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
     </row>
     <row r="37" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="55"/>
+      <c r="A37" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="36"/>
       <c r="C37" s="19"/>
-      <c r="D37" s="72"/>
-      <c r="E37" s="77"/>
+      <c r="D37" s="89" t="s">
+        <v>71</v>
+      </c>
+      <c r="E37" s="44"/>
       <c r="F37" s="5"/>
-      <c r="G37" s="34" t="s">
-        <v>61</v>
+      <c r="G37" s="47" t="s">
+        <v>20</v>
       </c>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
     </row>
     <row r="38" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="45"/>
-      <c r="B38" s="56"/>
+      <c r="A38" s="100" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="35"/>
       <c r="C38" s="19"/>
-      <c r="D38" s="72"/>
-      <c r="E38" s="77"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="44"/>
       <c r="F38" s="5"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
     </row>
-    <row r="39" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B39" s="57"/>
+    <row r="39" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="100" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39" s="35"/>
       <c r="C39" s="19"/>
-      <c r="D39" s="71"/>
-      <c r="E39" s="77"/>
+      <c r="D39" s="41"/>
+      <c r="E39" s="45"/>
       <c r="F39" s="5"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
     </row>
-    <row r="40" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B40" s="58"/>
+    <row r="40" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="100" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="35"/>
       <c r="C40" s="19"/>
-      <c r="D40" s="71"/>
-      <c r="E40" s="77"/>
+      <c r="D40" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="E40" s="55">
+        <f>SUM(E31:E39)</f>
+        <v>0</v>
+      </c>
       <c r="F40" s="8"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
     </row>
-    <row r="41" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B41" s="50"/>
+    <row r="41" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="100" t="s">
+        <v>82</v>
+      </c>
+      <c r="B41" s="51"/>
       <c r="C41" s="19"/>
-      <c r="D41" s="73"/>
-[...2 lines deleted...]
-      <c r="I41" s="28"/>
+      <c r="D41" s="10"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="52"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
     </row>
     <row r="42" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="61" t="s">
-[...15 lines deleted...]
-      <c r="G42" s="1"/>
+      <c r="A42" s="100" t="s">
+        <v>83</v>
+      </c>
+      <c r="B42" s="51"/>
+      <c r="C42" s="19"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="52"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
     </row>
-    <row r="43" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C43" s="10"/>
+    <row r="43" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="100" t="s">
+        <v>84</v>
+      </c>
+      <c r="B43" s="51"/>
+      <c r="C43" s="19"/>
       <c r="D43" s="10"/>
       <c r="E43" s="10"/>
-      <c r="F43" s="1"/>
+      <c r="F43" s="52"/>
+      <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
     </row>
-    <row r="44" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H44" s="85"/>
+    <row r="44" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="100" t="s">
+        <v>85</v>
+      </c>
+      <c r="B44" s="51"/>
+      <c r="C44" s="19"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="52"/>
+      <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
     </row>
-    <row r="45" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="80" t="s">
+    <row r="45" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="100" t="s">
+        <v>86</v>
+      </c>
+      <c r="B45" s="51"/>
+      <c r="C45" s="19"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="10"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" s="1"/>
+      <c r="O45" s="1"/>
+    </row>
+    <row r="46" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="100" t="s">
+        <v>87</v>
+      </c>
+      <c r="B46" s="51"/>
+      <c r="C46" s="15"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="10"/>
+      <c r="F46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+      <c r="O46" s="1"/>
+    </row>
+    <row r="47" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="94" t="s">
+        <v>62</v>
+      </c>
+      <c r="B47" s="51"/>
+      <c r="C47" s="10"/>
+      <c r="D47" s="10"/>
+      <c r="E47" s="10"/>
+      <c r="F47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+      <c r="N47" s="1"/>
+      <c r="O47" s="1"/>
+    </row>
+    <row r="48" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="94" t="s">
+        <v>63</v>
+      </c>
+      <c r="B48" s="36"/>
+      <c r="C48" s="23"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="10"/>
+      <c r="F48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+      <c r="N48" s="1"/>
+      <c r="O48" s="1"/>
+    </row>
+    <row r="49" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="94" t="s">
         <v>64</v>
       </c>
-      <c r="B45" s="81"/>
-[...28 lines deleted...]
-      <c r="I50" s="1"/>
+      <c r="B49" s="37"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="10"/>
+      <c r="H49" s="1"/>
+    </row>
+    <row r="50" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="99" t="s">
+        <v>78</v>
+      </c>
+      <c r="B50" s="56"/>
+      <c r="D50" s="10"/>
+      <c r="E50" s="10"/>
+      <c r="H50" s="1"/>
+    </row>
+    <row r="51" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A51" s="101" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="42"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="10"/>
+      <c r="H51" s="1"/>
+    </row>
+    <row r="52" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A52" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="B52" s="43"/>
+      <c r="D52" s="10"/>
+      <c r="E52" s="10"/>
+      <c r="H52" s="1"/>
+      <c r="I52" s="1"/>
+    </row>
+    <row r="53" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A53" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="B53" s="43"/>
+      <c r="D53" s="10"/>
+      <c r="E53" s="10"/>
+      <c r="I53" s="1"/>
+    </row>
+    <row r="54" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="104" t="s">
+        <v>92</v>
+      </c>
+      <c r="B54" s="59"/>
+      <c r="D54" s="10"/>
+      <c r="E54" s="10"/>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
+      <c r="I54" s="1"/>
+    </row>
+    <row r="55" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="B55" s="58">
+        <f>SUM(B19:B54)</f>
+        <v>0</v>
+      </c>
+      <c r="D55" s="10"/>
+      <c r="E55" s="10"/>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A56" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B56" s="10"/>
+      <c r="D56" s="39"/>
+      <c r="E56" s="39"/>
+      <c r="G56" s="76"/>
+      <c r="H56" s="76"/>
+    </row>
+    <row r="57" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="75"/>
+      <c r="B57" s="75"/>
+      <c r="C57" s="88"/>
+      <c r="D57" s="88"/>
+      <c r="E57" s="88"/>
+      <c r="F57" s="88"/>
+      <c r="G57" s="88"/>
+      <c r="H57" s="88"/>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A58" s="60" t="s">
+        <v>6</v>
+      </c>
+      <c r="B58" s="61"/>
+      <c r="D58" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="E58" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="G58" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="H58" s="60"/>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G59" s="10"/>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G60" s="11"/>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G61" s="11"/>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G62" s="23"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Jd1X2PyIWtT+09u6oKvyux4xC8WcY77r2t0qlNdpUjr//kdcpGw+OgtWGc+UG/mVy2o3oyWT9q7NKHr0hntSWg==" saltValue="JaHrZ9rSdZQJK5snrg+H0w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-  <mergeCells count="27">
+  <sheetProtection algorithmName="SHA-512" hashValue="A4WjWh7p4u4lcSNiTxl0X6ueFiM3ulinGQEZGgS9ERiXOSMvo+u4/JJ9vd779Pts6HecDAP3ZSH1HkzWeI5XoA==" saltValue="wrJt0XyqNICi9pC7V31BXQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D20:D26">
+    <sortCondition ref="D26"/>
+  </sortState>
+  <mergeCells count="34">
+    <mergeCell ref="G2:H2"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="H21:H23"/>
+    <mergeCell ref="G7:H7"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="G8:H8"/>
-    <mergeCell ref="G6:H6"/>
-[...8 lines deleted...]
-    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="G9:H9"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A14:H14"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="G18:H19"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="H25:H27"/>
+    <mergeCell ref="B28:B30"/>
     <mergeCell ref="D28:E28"/>
-    <mergeCell ref="G3:H3"/>
-[...7 lines deleted...]
-    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="G28:H28"/>
     <mergeCell ref="G30:H30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="E33:E34"/>
     <mergeCell ref="G33:H34"/>
-    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D33:D34"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-  <conditionalFormatting sqref="E27 B42 E42">
+  <conditionalFormatting sqref="E27 E40 B55">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0" bottom="0" header="1" footer="1"/>
-  <pageSetup scale="80" orientation="landscape" r:id="rId2"/>
+  <pageSetup scale="62" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId3"/>
-[...132 lines deleted...]
-  </tableParts>
+  <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...282 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>QBE 101</vt:lpstr>
       <vt:lpstr>'QBE 101'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company>GA Dept. of Revenue</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>2025 QUALITY BASIC EDUCATION REPORT (QBE)</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Cindy Dunlap</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>